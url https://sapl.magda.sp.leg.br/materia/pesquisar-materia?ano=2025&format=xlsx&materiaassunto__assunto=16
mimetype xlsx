--- v0 (2025-10-26)
+++ v1 (2026-05-06)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>José Roberto Pirota</t>
   </si>
   <si>
-    <t>https://sapl.magda.sp.leg.br/media/sapl/public/materialegislativa/2025/60/requerimento_01-2025_ver._jose_roberto.pdf</t>
+    <t>http://sapl.magda.sp.leg.br/media/sapl/public/materialegislativa/2025/60/requerimento_01-2025_ver._jose_roberto.pdf</t>
   </si>
   <si>
     <t>Requer seja consignada na ata dos trabalhos manifestação de pesar pelo falecimento, em 10 de março de 2025, da Sra. Orlanda Gamancina dos Santos. Requer, ainda, que desta manifestação se dê ciência aos familiares.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -405,68 +405,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.magda.sp.leg.br/media/sapl/public/materialegislativa/2025/60/requerimento_01-2025_ver._jose_roberto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.magda.sp.leg.br/media/sapl/public/materialegislativa/2025/60/requerimento_01-2025_ver._jose_roberto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="193.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>